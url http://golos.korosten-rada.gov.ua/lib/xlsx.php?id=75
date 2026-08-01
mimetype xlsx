--- v0 (2025-10-20)
+++ v1 (2026-08-01)
@@ -9,238 +9,118 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>XLII сесія VII скликання</t>
   </si>
   <si>
     <t>Коростенська міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
-    <t>Андрушенко Олексій Анатолійович</t>
-[...103 lines deleted...]
-  <si>
     <t>08.10.20  10:18:48</t>
   </si>
   <si>
     <t>1307Про затвердження рішення виконавчого комітету міської ради</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 25</t>
   </si>
   <si>
     <t>Проти: 0</t>
   </si>
   <si>
     <t>Утримались: 0</t>
   </si>
   <si>
-    <t>За</t>
-[...4 lines deleted...]
-  <si>
     <t>08.10.20  10:21:46</t>
   </si>
   <si>
     <t>1308Про внесення змін до міського бюджету міста Коростеня на 2020 рік</t>
   </si>
   <si>
     <t>08.10.20  10:24:36</t>
   </si>
   <si>
     <t>НЕ ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 17</t>
   </si>
   <si>
     <t>Утримались: 4</t>
   </si>
   <si>
-    <t>Не голос.</t>
-[...4 lines deleted...]
-  <si>
     <t>08.10.20  10:37:53</t>
   </si>
   <si>
     <t>За: 19</t>
   </si>
   <si>
     <t>Проти: 1</t>
   </si>
   <si>
     <t>Утримались: 1</t>
   </si>
   <si>
-    <t>Проти</t>
-[...1 lines deleted...]
-  <si>
     <t>08.10.20  10:40:22</t>
   </si>
   <si>
     <t>За: 24</t>
   </si>
   <si>
     <t>08.10.20  10:41:36</t>
   </si>
   <si>
     <t>08.10.20  10:43:02</t>
   </si>
   <si>
     <t>За: 18</t>
   </si>
   <si>
     <t>Проти: 4</t>
   </si>
   <si>
     <t>Утримались: 3</t>
   </si>
   <si>
     <t>08.10.20  10:44:06</t>
   </si>
   <si>
     <t>Утримались: 7</t>
@@ -447,8653 +327,1793 @@
     <t>08.10.20  13:26:51</t>
   </si>
   <si>
     <t>1370Про припинення права оренди на земельну ділянку</t>
   </si>
   <si>
     <t>08.10.20  13:27:56</t>
   </si>
   <si>
     <t>08.10.20  13:29:33</t>
   </si>
   <si>
     <t>08.10.20  13:36:16</t>
   </si>
   <si>
     <t>08.10.20  13:38:03</t>
   </si>
   <si>
     <t>1375Про припинення права оренди на земельну ділянку АТ «Коростенський кар’єр»</t>
   </si>
   <si>
     <t>08.10.20  13:43:32</t>
   </si>
   <si>
     <t>08.10.20  13:45:16</t>
-  </si>
-[...100 lines deleted...]
-    <t>Відсут.: 18</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AQ64"/>
+  <dimension ref="A1:H64"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
-    <col min="7" max="7" width="15"/>
-[...35 lines deleted...]
-    <col min="43" max="43" width="60"/>
+    <col min="7" max="7" width="14"/>
+    <col min="8" max="8" width="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="3">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1"/>
       <c r="F1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="G1"/>
       <c r="H1"/>
-      <c r="I1" t="s" s="3">
-[...103 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="C2" t="s" s="4">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="D2" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E2" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F2" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="G2" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H2" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>49</v>
+        <v>12</v>
       </c>
       <c r="C3" t="s" s="4">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E3" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F3" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="G3" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H3" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
           <t>1309Про внесення змін до Програми економічного і соціального розвитку міста Коростеня на 2020 рік</t>
         </is>
       </c>
       <c r="D4" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E4" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="F4" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="G4" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H4" t="s">
-        <v>54</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
           <t>1311Про внесення змін до Програми економічного і соціального розвитку міста Коростеня на 2020 рік</t>
         </is>
       </c>
       <c r="D5" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E5" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F5" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="G5" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>60</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>21</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
         <is>
           <t>1312Про врегулювання питань оренди майна комунальної власності територіальної громади міста Коростеня</t>
         </is>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E6" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F6" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="G6" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H6" t="s">
-        <v>60</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
           <t>1313Про затвердження умов продажу об’єкта комунальної власності – нежитлової будівлі по вул. Музейній, 11 для проведення електронного аукціону з умовами</t>
         </is>
       </c>
       <c r="D7" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E7" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F7" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="G7" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H7" t="s">
-        <v>60</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
           <t>1314Про проведення процедури приватизації шляхом викупу з урахуванням проведених невід’ємних поліпшень нежитлового приміщення загальною площею 42,5 кв.м. по</t>
         </is>
       </c>
       <c r="D8" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E8" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F8" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="G8" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="H8" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
           <t>1315Про проведення процедури приватизації шляхом викупу з урахуванням проведених невід’ємних поліпшень нежитлового приміщення загальною площею 48,8 кв.м. по вул.</t>
         </is>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E9" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F9" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="G9" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H9" t="s">
-        <v>70</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
           <t>1316Про надання дозволу Коростенському комунальному підприємству «Водоканал» на отримання кредитного ліміту в АТ КБ « ПРИВАТБАНК»</t>
         </is>
       </c>
       <c r="D10" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E10" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F10" t="s">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="G10" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H10" t="s">
-        <v>68</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>28</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>73</v>
+        <v>33</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
           <t>1317Про внесення змін до Програми ,,Молодь і родина міста Коростеня” на 2017-2021 роки, затвердженої рішенням одинадцятої сесії VІІ скликання Коростенської міської ради</t>
         </is>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E11" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F11" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="G11" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H11" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>74</v>
+        <v>34</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
           <t>1318Про внесення змін до Програми розвитку фізичної культури і спорту у місті Коростені на 2017-2020 роки, затвердженої рішенням одинадцятої сесії VІІ скликання</t>
         </is>
       </c>
       <c r="D12" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E12" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F12" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="G12" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H12" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>1319Про внесення змін до Комплексної програми розвитку культури і туризму в м.Коростень на 2017-2021 роки, затвердженої рішенням 13 сесії Коростенської міської ради VII</t>
         </is>
       </c>
       <c r="D13" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E13" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F13" t="s">
-        <v>76</v>
+        <v>36</v>
       </c>
       <c r="G13" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H13" t="s">
-        <v>60</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>21</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>77</v>
+        <v>37</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
           <t>1320Про внесення змін до «Комплексної програми профілактики злочинності в місті Коростені на 2017-2020 роки», затвердженої рішенням одинадцятої сесії VІІ скликання від</t>
         </is>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E14" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F14" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="G14" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H14" t="s">
-        <v>60</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>78</v>
+        <v>38</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
           <t>1321Про затвердження комплексної Програми профілактики злочинності в місті Коростені на 2021-2024 роки</t>
         </is>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E15" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F15" t="s">
-        <v>76</v>
+        <v>36</v>
       </c>
       <c r="G15" t="s">
-        <v>79</v>
+        <v>39</v>
       </c>
       <c r="H15" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
           <t>1322Про внесення змін до «Міської програми розвитку охорони здоров’я на 2020-2022 роки» та затвердження її у новій редакції</t>
         </is>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F16" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="G16" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H16" t="s">
-        <v>60</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>21</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="C17" t="s" s="4">
-        <v>82</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E17" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F17" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="G17" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H17" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>83</v>
+        <v>43</v>
       </c>
       <c r="C18" t="s" s="4">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E18" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F18" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="G18" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H18" t="s">
-        <v>60</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>21</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="C19" t="s" s="4">
-        <v>86</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E19" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F19" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="G19" t="s">
-        <v>79</v>
+        <v>39</v>
       </c>
       <c r="H19" t="s">
-        <v>87</v>
-[...4 lines deleted...]
-      <c r="J19" t="s" s="5">
         <v>47</v>
-      </c>
-[...97 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="C20" t="s" s="4">
-        <v>89</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E20" t="s">
+        <v>15</v>
+      </c>
+      <c r="F20" t="s">
+        <v>50</v>
+      </c>
+      <c r="G20" t="s">
+        <v>51</v>
+      </c>
+      <c r="H20" t="s">
         <v>52</v>
-      </c>
-[...112 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>93</v>
+        <v>53</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
           <t>1327Про затвердження «Програми забезпечення молодих сімей та одиноких молодих громадян житлом в м. Коростень на 2021 - 2024 роки»</t>
         </is>
       </c>
       <c r="D21" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E21" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F21" t="s">
-        <v>76</v>
+        <v>36</v>
       </c>
       <c r="G21" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H21" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>94</v>
+        <v>54</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
           <t>1328Про внесення змін до «Комплексної Програми благоустрою та покращення стану довкілля міста Коростеня на 2018 - 2021 роки», затвердженої рішенням 18 сесії міської ради</t>
         </is>
       </c>
       <c r="D22" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E22" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F22" t="s">
-        <v>76</v>
+        <v>36</v>
       </c>
       <c r="G22" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H22" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
           <t>1329Про внесення змін до «Програми розвитку житлово-комунального господарства міста Коростеня на 2017 - 2021 роки», затвердженої рішенням 11 сесії міської ради від 22.12.2016 р.</t>
         </is>
       </c>
       <c r="D23" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E23" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F23" t="s">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="G23" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H23" t="s">
-        <v>60</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>21</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>96</v>
+        <v>56</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
           <t>1330Про внесення змін до Порядку відшкодування з міського бюджету відсоткових ставок за кредитами, залученими ОСББ міста Коростеня, затвердженого рішенням 32 сесії</t>
         </is>
       </c>
       <c r="D24" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E24" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F24" t="s">
-        <v>76</v>
+        <v>36</v>
       </c>
       <c r="G24" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H24" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>97</v>
+        <v>57</v>
       </c>
       <c r="C25" t="inlineStr" s="4">
         <is>
           <t>1331Про затвердження Програми розвитку органів самоорганізації населення в місті Коростені на 2021-2024 роки</t>
         </is>
       </c>
       <c r="D25" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E25" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F25" t="s">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="G25" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="H25" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
           <t>1332Про внесення змін до Програми забезпечення техногенної та пожежної безпеки, захисту населення і територій міста Коростеня від надзвичайних ситуацій на 2017-2021</t>
         </is>
       </c>
       <c r="D26" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E26" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F26" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="G26" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H26" t="s">
-        <v>60</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>21</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>99</v>
+        <v>59</v>
       </c>
       <c r="C27" t="s" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="D27" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E27" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F27" t="s">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="G27" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H27" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>102</v>
+        <v>62</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
           <t>1335Про затвердження проєктів землеустрою щодо відведення земельних ділянок та безоплатну їх передачу у власність громадянам</t>
         </is>
       </c>
       <c r="D28" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E28" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F28" t="s">
-        <v>103</v>
+        <v>63</v>
       </c>
       <c r="G28" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H28" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>104</v>
+        <v>64</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
           <t>1336Про затвердження технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) та надання земельних</t>
         </is>
       </c>
       <c r="D29" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E29" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F29" t="s">
-        <v>103</v>
+        <v>63</v>
       </c>
       <c r="G29" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H29" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
           <t>1337Про розгляд заяв громадян про надання дозволу на розробку проєктів землеустрою щодо відведення земельних ділянок для будівництва і обслуговування житлового</t>
         </is>
       </c>
       <c r="D30" t="s">
-        <v>106</v>
+        <v>66</v>
       </c>
       <c r="E30" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F30" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="G30" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H30" t="s">
-        <v>60</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>21</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>107</v>
+        <v>67</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
           <t>1344Про розгляд заяв громадян про надання дозволу на розробку проєктів землеустрою щодо відведення земельних ділянок для будівництва і обслуговування житлового</t>
         </is>
       </c>
       <c r="D31" t="s">
-        <v>108</v>
+        <v>68</v>
       </c>
       <c r="E31" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F31" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="G31" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H31" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>109</v>
+        <v>69</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
           <t>1345Про розгляд заяв громадян (учасників АТО/ООС) про надання дозволу на розробку проєктів землеустрою щодо відведення земельних ділянок для будівництва і</t>
         </is>
       </c>
       <c r="D32" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E32" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F32" t="s">
-        <v>103</v>
+        <v>63</v>
       </c>
       <c r="G32" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H32" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="C33" t="s" s="4">
-        <v>111</v>
+        <v>71</v>
       </c>
       <c r="D33" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E33" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F33" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="G33" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H33" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>112</v>
+        <v>72</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
           <t>1347Про затвердження проєкту землеустрою щодо зміни цільового призначення земельної ділянки по вулиці Шевченка, 21-А міста Коростеня</t>
         </is>
       </c>
       <c r="D34" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E34" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F34" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="G34" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H34" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>113</v>
+        <v>73</v>
       </c>
       <c r="C35" t="s" s="4">
-        <v>114</v>
+        <v>74</v>
       </c>
       <c r="D35" t="s">
-        <v>108</v>
+        <v>68</v>
       </c>
       <c r="E35" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F35" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="G35" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H35" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>115</v>
+        <v>75</v>
       </c>
       <c r="C36" t="s" s="4">
-        <v>116</v>
+        <v>76</v>
       </c>
       <c r="D36" t="s">
-        <v>106</v>
+        <v>66</v>
       </c>
       <c r="E36" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F36" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="G36" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H36" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>117</v>
+        <v>77</v>
       </c>
       <c r="C37" t="s" s="4">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="D37" t="s">
-        <v>108</v>
+        <v>68</v>
       </c>
       <c r="E37" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F37" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="G37" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H37" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>119</v>
+        <v>79</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
           <t>1353Про надання дозволу на розробку проєктів землеустрою щодо відведення земельних ділянок на умовах оренди</t>
         </is>
       </c>
       <c r="D38" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E38" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="F38" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="G38" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="H38" t="s">
-        <v>60</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>21</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>121</v>
+        <v>81</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
           <t>1354Про надання дозволу управлінню економіки виконавчого комітету Коростенської міської ради на виготовлення проєктів із землеустрою щодо відведення земельних</t>
         </is>
       </c>
       <c r="D39" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E39" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="F39" t="s">
-        <v>122</v>
+        <v>82</v>
       </c>
       <c r="G39" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H39" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>123</v>
+        <v>83</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
           <t>1355Про надання дозволу управлінню економіки виконавчого комітету Коростенської міської ради на виготовлення проєктів із землеустрою щодо відведення земельних</t>
         </is>
       </c>
       <c r="D40" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E40" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="F40" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="G40" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H40" t="s">
-        <v>60</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>21</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>124</v>
+        <v>84</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
           <t>1356Про внесення змін до договору оренди земельної ділянки від 12.09.2018 року №190, укладеного між Коростенською міською радою та ПрАТ «КОРОСТЕНСЬКИЙ ЗАВОД МДФ»</t>
         </is>
       </c>
       <c r="D41" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E41" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="F41" t="s">
-        <v>125</v>
+        <v>85</v>
       </c>
       <c r="G41" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H41" t="s">
-        <v>60</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>21</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>126</v>
+        <v>86</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
           <t>1358Про поновлення договорів оренди земельних ділянок несільськогосподарського призначення</t>
         </is>
       </c>
       <c r="D42" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E42" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F42" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="G42" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H42" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
           <t>1359Про внесення змін до “Програми розвитку земельних відносин у місті Коростені на 2017-2021 роки”, затвердженої рішенням одинадцятої сесії Коростенської міської ради</t>
         </is>
       </c>
       <c r="D43" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E43" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F43" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="G43" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H43" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>128</v>
+        <v>88</v>
       </c>
       <c r="C44" t="inlineStr" s="4">
         <is>
           <t>1360Про продаж громадянам Прачуку Вадиму Володимировичу та Прачук Ганні Миколаївні земельної ділянки несільськогосподарського призначення по вулиці 1 Травня, 43-Б</t>
         </is>
       </c>
       <c r="D44" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E44" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F44" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="G44" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H44" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>129</v>
+        <v>89</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
           <t>1362Про внесення змін до Додатку 1 рішення тридцять сьомої сесії Коростенської міської ради VІІ-го скликання №1782 від 27.02.2020 року «Про затвердження переліку земельних</t>
         </is>
       </c>
       <c r="D45" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E45" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F45" t="s">
-        <v>103</v>
+        <v>63</v>
       </c>
       <c r="G45" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H45" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>130</v>
+        <v>90</v>
       </c>
       <c r="C46" t="inlineStr" s="4">
         <is>
           <t>1363Про затвердження проєктів землеустрою щодо відведення земельних ділянок на умовах оренди</t>
         </is>
       </c>
       <c r="D46" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E46" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F46" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="G46" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H46" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="C47" t="inlineStr" s="4">
         <is>
           <t>1364Про надання дозволу на розроблення технічних документацій із землеустрою щодо поділу земельних ділянок</t>
         </is>
       </c>
       <c r="D47" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E47" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F47" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="G47" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H47" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>132</v>
+        <v>92</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
           <t>1365Про внесення змін до договору оренди земельної ділянки по вулиці Грушевського, в районі будинку №11 міста Коростеня</t>
         </is>
       </c>
       <c r="D48" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E48" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F48" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="G48" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H48" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="C49" t="inlineStr" s="4">
         <is>
           <t>1366Про втрату чинності пункту 11 рішення сорокової сесії Коростенської міської ради VII скликання №1925 від 27.08.2020 року «Про розгляд заяв громадян про надання дозволу на</t>
         </is>
       </c>
       <c r="D49" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E49" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F49" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="G49" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H49" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="C50" t="inlineStr" s="4">
         <is>
           <t>1367Про надання ПрАТ «ТЗ «Трубосталь» дозволу на розробку проєкту землеустрою щодо зміни цільового призначення земельної ділянки по вулиці Шатрищанській, 69 міста</t>
         </is>
       </c>
       <c r="D50" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E50" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F50" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="G50" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H50" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>135</v>
+        <v>95</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
           <t>1368Про затвердження проєкту із землеустрою щодо відведення земельної ділянки по вулиці Музейній, 11 міста Коростеня</t>
         </is>
       </c>
       <c r="D51" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E51" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F51" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="G51" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H51" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
           <t>1369Про затвердження проєкту землеустрою щодо зміни цільового призначення земельної ділянки по вулиці Героїв Чорнобиля, 7 міста Коростеня</t>
         </is>
       </c>
       <c r="D52" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E52" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F52" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="G52" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H52" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>137</v>
+        <v>97</v>
       </c>
       <c r="C53" t="s" s="4">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="D53" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E53" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F53" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="G53" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="H53" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>139</v>
+        <v>99</v>
       </c>
       <c r="C54" t="inlineStr" s="4">
         <is>
           <t>1371Про продаж фізичній особі-підприємцю Каленському Олександру Степановичу земельної ділянки несільськогосподарського призначення по вулиці Грушевського, 7-В</t>
         </is>
       </c>
       <c r="D54" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E54" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="F54" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="G54" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="H54" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>140</v>
+        <v>100</v>
       </c>
       <c r="C55" t="inlineStr" s="4">
         <is>
           <t>1372Про продаж Товариству з обмеженою відповідальністю «ВІА ТОРГ-СЕРВІС ЛТД» земельних ділянок несільськогосподарського призначення по вулиці Базарна площа, 18-А</t>
         </is>
       </c>
       <c r="D55" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E55" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="F55" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="G55" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="H55" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>141</v>
+        <v>101</v>
       </c>
       <c r="C56" t="inlineStr" s="4">
         <is>
           <t>1374Про продаж Приватному підприємству «Форсаж-2008» земельної ділянки несільськогосподарського призначення по вулиці Грушевського, 120-А міста Коростеня на якій</t>
         </is>
       </c>
       <c r="D56" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E56" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F56" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="G56" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H56" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>142</v>
+        <v>102</v>
       </c>
       <c r="C57" t="s" s="4">
-        <v>143</v>
+        <v>103</v>
       </c>
       <c r="D57" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E57" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F57" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="G57" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="H57" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>144</v>
+        <v>104</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
           <t>1377Про внесення змін до договору оренди земельної ділянки від 12.09.2018 року №190, укладеного між Коростенською міською радою та ПрАТ «КОРОСТЕНСЬКИЙ ЗАВОД МДФ»</t>
         </is>
       </c>
       <c r="D58" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E58" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="F58" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="G58" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="H58" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>145</v>
+        <v>105</v>
       </c>
       <c r="C59" t="inlineStr" s="4">
         <is>
           <t>1379Про внесення змін до договору оренди земельної ділянки від 12.09.2018 року №190, укладеного між Коростенською міською радою та ПрАТ «КОРОСТЕНСЬКИЙ ЗАВОД МДФ»</t>
         </is>
       </c>
       <c r="D59" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="E59" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F59" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="G59" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="H59" t="s">
-        <v>46</v>
-[...104 lines deleted...]
-        <v>48</v>
+        <v>11</v>
       </c>
     </row>
     <row r="60">
       <c r="A60"/>
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60"/>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60"/>
-      <c r="I60" t="s">
-[...103 lines deleted...]
-      </c>
     </row>
     <row r="61">
       <c r="A61"/>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61" t="s">
-[...103 lines deleted...]
-      </c>
     </row>
     <row r="62">
       <c r="A62"/>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
-      <c r="I62" t="s">
-[...103 lines deleted...]
-      </c>
     </row>
     <row r="63">
       <c r="A63"/>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63"/>
-      <c r="I63" t="s">
-[...103 lines deleted...]
-      </c>
     </row>
     <row r="64">
       <c r="A64"/>
       <c r="B64"/>
       <c r="C64"/>
       <c r="D64"/>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64"/>
-      <c r="I64" t="s">
-[...103 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>