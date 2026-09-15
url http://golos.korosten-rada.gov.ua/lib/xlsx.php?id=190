--- v0 (2026-06-17)
+++ v1 (2026-09-15)
@@ -9,208 +9,88 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>LX сесія VIII скликання</t>
   </si>
   <si>
     <t>Коростенська міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
-    <t>Васькевич Микола Григорович</t>
-[...109 lines deleted...]
-  <si>
     <t>11.06.26  11:40:24</t>
   </si>
   <si>
     <t>4911Про внесення змін до бюджету Коростенської міської територіальної громади на 2026 рік</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 29</t>
   </si>
   <si>
     <t>Проти: 0</t>
   </si>
   <si>
     <t>Утримались: 0</t>
   </si>
   <si>
-    <t>За</t>
-[...7 lines deleted...]
-  <si>
     <t>11.06.26  11:48:07</t>
   </si>
   <si>
     <t>За: 28</t>
   </si>
   <si>
     <t>11.06.26  11:53:35</t>
   </si>
   <si>
     <t>11.06.26  11:57:37</t>
   </si>
   <si>
     <t>11.06.26  11:58:55</t>
   </si>
   <si>
     <t>11.06.26  12:00:39</t>
   </si>
   <si>
     <t>11.06.26  12:38:51</t>
   </si>
   <si>
     <t>11.06.26  12:40:03</t>
   </si>
   <si>
     <t>11.06.26  12:41:25</t>
@@ -221,53 +101,50 @@
   <si>
     <t>11.06.26  12:44:16</t>
   </si>
   <si>
     <t>11.06.26  12:45:47</t>
   </si>
   <si>
     <t>За: 27</t>
   </si>
   <si>
     <t>11.06.26  12:46:56</t>
   </si>
   <si>
     <t>11.06.26  12:48:25</t>
   </si>
   <si>
     <t>11.06.26  13:29:15</t>
   </si>
   <si>
     <t>За: 23</t>
   </si>
   <si>
     <t>Утримались: 5</t>
   </si>
   <si>
-    <t>Утр.</t>
-[...1 lines deleted...]
-  <si>
     <t>11.06.26  13:38:00</t>
   </si>
   <si>
     <t>За: 26</t>
   </si>
   <si>
     <t>11.06.26  13:40:25</t>
   </si>
   <si>
     <t>4949Про присвоєння чергових рангів старостам</t>
   </si>
   <si>
     <t>11.06.26  13:42:15</t>
   </si>
   <si>
     <t>11.06.26  13:43:29</t>
   </si>
   <si>
     <t>11.06.26  13:45:33</t>
   </si>
   <si>
     <t>4952Про нагородження Почесною грамотою Коростенської міської ради Єсіна І.В.</t>
   </si>
   <si>
     <t>За: 25</t>
@@ -291,10288 +168,2061 @@
     <t>11.06.26  14:03:19</t>
   </si>
   <si>
     <t>11.06.26  14:04:08</t>
   </si>
   <si>
     <t>За: 22</t>
   </si>
   <si>
     <t>11.06.26  14:06:22</t>
   </si>
   <si>
     <t>4958Про затвердження детального плану території</t>
   </si>
   <si>
     <t>11.06.26  14:07:42</t>
   </si>
   <si>
     <t>11.06.26  14:09:03</t>
   </si>
   <si>
     <t>11.06.26  14:11:30</t>
   </si>
   <si>
     <t>4974Про визначення місця розташування земельної ділянки</t>
-  </si>
-[...82 lines deleted...]
-    <t>Відсут.: 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AS73"/>
+  <dimension ref="A1:H73"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
-    <col min="7" max="7" width="15"/>
-[...37 lines deleted...]
-    <col min="45" max="45" width="60"/>
+    <col min="7" max="7" width="14"/>
+    <col min="8" max="8" width="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="3">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1"/>
       <c r="F1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="G1"/>
       <c r="H1"/>
-      <c r="I1" t="s" s="3">
-[...109 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>42</v>
+        <v>5</v>
       </c>
       <c r="C2" t="s" s="4">
-        <v>43</v>
+        <v>6</v>
       </c>
       <c r="D2" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E2" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F2" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="G2" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H2" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
           <t>4914Про затвердження Програми охорони довкілля та забезпечення екологічної безпеки Коростенської міської територіальної громади на 2027-2031 роки</t>
         </is>
       </c>
       <c r="D3" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E3" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F3" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H3" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
           <t>4915Про затвердження Програми техногенної та пожежної безпеки, захисту населення і територій Коростенської міської територіальної громади від надзвичайних</t>
         </is>
       </c>
       <c r="D4" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E4" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F4" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H4" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
           <t>4916Про внесення змін до «Програми благоустрою Коростенської міської територіальної громади на 2022 - 2026 роки»,затвердженої рішенням 10 сесії Коростенської міської</t>
         </is>
       </c>
       <c r="D5" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E5" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F5" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H5" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
         <is>
           <t>4917Про внесення змін до «Програми розвитку житлово-комунального господарства Коростенської міської територіальної громади на 2022-2026 роки», затвердженої рішенням 10</t>
         </is>
       </c>
       <c r="D6" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E6" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F6" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H6" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
           <t>4918Про визначення відділу капітального будівництва виконавчого комітету Коростенської міської ради розпорядником субвенції за місцевим бюджетом, кінцевим</t>
         </is>
       </c>
       <c r="D7" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E7" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F7" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H7" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
           <t>4919Про виключення зі складу осіб, які мають право вчиняти дії від імені юридичної особи - виконавчого комітету Коростенської міської ради (код ЄДРПОУ 04053507)</t>
         </is>
       </c>
       <c r="D8" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E8" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F8" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H8" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
           <t>4920Про виключення зі складу осіб, які мають право вчиняти дії від імені юридичної особи – Коростенської міської ради (код ЄДРПОУ 13576977)</t>
         </is>
       </c>
       <c r="D9" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E9" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F9" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H9" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
           <t>4921Про внесення змін до відомостей Єдиного державного реєстру юридичних осіб, фізичних осіб-підприємців та громадських формувань про особу, яка уповноважена діяти</t>
         </is>
       </c>
       <c r="D10" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E10" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F10" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
           <t>4922Про внесення змін до відомостей Єдиного державного реєстру юридичних осіб, фізичних осіб-підприємців та громадських формувань про особу, яка уповноважена діяти</t>
         </is>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E11" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F11" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H11" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
           <t>4923Про надання згоди на безоплатне прийняття з державної власності з балансу відділу з питань ветеранської політики Коростенської районної державної адміністрації</t>
         </is>
       </c>
       <c r="D12" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E12" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F12" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H12" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>4924Про надання згоди на безоплатне прийняття з державної власності з балансу Коростенської районної державної адміністрації Житомирської області у комунальну</t>
         </is>
       </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E13" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F13" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H13" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
           <t>4925Про внесення змін до рішення Коростенської міської ради від 04.07.2024р. № 1815 «Про включення до Переліку другого типу та передачу в оренду без проведення аукціону</t>
         </is>
       </c>
       <c r="D14" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E14" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F14" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H14" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
           <t>4926Про включення до Переліку другого типу та передачу в оренду без проведення аукціону частини фойє нежитлової будівлі за адресою:  вул. Грушевського, 22, м. Коростень,</t>
         </is>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E15" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F15" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H15" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
           <t>4927Про включення до Переліку другого типу та передачу в оренду без проведення аукціону навчальних кабінетів  Коростенського міського ліцею № 11 Житомирської</t>
         </is>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F16" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H16" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
           <t>4928Про включення до Переліку другого типу та передачу в оренду без проведення аукціону частини нежитлової будівлі моргу загальною площею 57,3 кв.м за адресою: вул.</t>
         </is>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F17" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H17" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
           <t>4929Про затвердження нової редакції статуту Комунального підприємства «Коростенська центральна міська аптека №1» Коростенської міської ради</t>
         </is>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F18" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H18" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
           <t>4930Про затвердження нової редакції статуту Коростенського комунального підприємства «Водоканал»</t>
         </is>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F19" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H19" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
           <t>4931Про безоплатне прийняття та розподіл товарів, що надійшли згідно договору пожертви на товари УВКБ ООН від 13.05.2025р.</t>
         </is>
       </c>
       <c r="D20" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F20" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G20" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H20" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
           <t>4932Про передачу в оренду Головному управлінню Національної поліції в Житомирській області нежитлового приміщення (кабінету) за адресою: вул. Грушевського, 22, м.</t>
         </is>
       </c>
       <c r="D21" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F21" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G21" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H21" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
           <t>4933Про надання згоди на безоплатне прийняття транспортного засобу - легкового автомобіля марки Mitsubischi, модель OutlanderINTENSE 4WD, згідно Передачі майна в пожертву, у</t>
         </is>
       </c>
       <c r="D22" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E22" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F22" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G22" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H22" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
           <t>4934Про затвердження МЕМОРАНДУМУ про намір вступу до Місцевої асоціації органів місцевого самоврядування «Асоціація прифронтових міст та громад»</t>
         </is>
       </c>
       <c r="D23" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E23" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F23" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="G23" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H23" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
           <t>4935Про внесення змін до Програми матеріально-технічного забезпечення військових частин Збройних Сил України, Коростенського добровольчого формування</t>
         </is>
       </c>
       <c r="D24" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E24" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F24" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="G24" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H24" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="C25" t="inlineStr" s="4">
         <is>
           <t>4936Про затвердження програми підтримки Коростенського відділу Управління Державної міграційної служби України в Житомирській області на 2026-2028 роки</t>
         </is>
       </c>
       <c r="D25" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E25" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F25" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="G25" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H25" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
           <t>4937Про внесення змін до «Комплексної Програми профілактики злочинності в Коростенській міській територіальній громаді на 2025-2029 роки», затвердженої рішенням</t>
         </is>
       </c>
       <c r="D26" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E26" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F26" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G26" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H26" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
           <t>4939Про запровадження фінансової автономії та затвердження Статуту КОРОСТЕНСЬКОГО МІСЬКОГО ЛІЦЕЮ №6 ЖИТОМИРСЬКОЇ ОБЛАСТІ в новій редакції</t>
         </is>
       </c>
       <c r="D27" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E27" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F27" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="G27" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H27" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
           <t>4940Про запровадження фінансової автономії та затвердження Статуту КОРОСТЕНСЬКОГО МІСЬКОГО ЛІЦЕЮ №10 ЖИТОМИРСЬКОЇ ОБЛАСТІ в новій редакції</t>
         </is>
       </c>
       <c r="D28" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E28" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F28" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G28" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H28" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
           <t>4941Про затвердження в новій редакції Положення про конкурс на посаду керівника закладу загальної середньої освіти Коростенської міської територіальної громади</t>
         </is>
       </c>
       <c r="D29" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E29" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F29" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="G29" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H29" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
           <t>4942Про затвердження складу конкурсної комісії для проведення конкурсу на посади директорів закладів загальної середньої освіти Коростенської міської</t>
         </is>
       </c>
       <c r="D30" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E30" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F30" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="G30" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H30" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
           <t>4943Про внесення змін до Програми ,,Молодь Коростенської міської територіальної громади” на 2026-2030 роки, затвердженої рішенням п’ятдесят другої сесії VІІІ скликання</t>
         </is>
       </c>
       <c r="D31" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E31" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F31" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="G31" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H31" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
           <t>4944Про внесення змін до Програми підтримки та розвитку фізичної культури і спорту у Коростенській міській територіальній громаді на 2026-2030 роки, затвердженої</t>
         </is>
       </c>
       <c r="D32" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E32" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F32" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="G32" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H32" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="C33" t="inlineStr" s="4">
         <is>
           <t>4945Про внесення змін до Програми підтримки і розвитку медіа (засобів масової інформації) комунальної форми власності Коростенської міської територіальної громади</t>
         </is>
       </c>
       <c r="D33" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E33" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F33" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G33" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H33" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
           <t>4946Про внесення змін до «Програми охорони здоров’я Коростенської міської територіальної громади на 2026-2028 роки»</t>
         </is>
       </c>
       <c r="D34" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E34" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F34" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="G34" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H34" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
           <t>4947Про затвердження нової редакції Положення КОРОСТЕНСЬКОГО МІСЬКОГО ПАЛАЦУ КУЛЬТУРИ ІМ.ТАРАСА ШЕВЧЕНКА</t>
         </is>
       </c>
       <c r="D35" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E35" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F35" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G35" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H35" t="s">
-        <v>69</v>
-[...110 lines deleted...]
-        <v>51</v>
+        <v>29</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>71</v>
+        <v>30</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
           <t>4948Про затвердження представників до складу конкурсної комісії від органу управління (за посадами) на проведення конкурсного добору на посаду керівника</t>
         </is>
       </c>
       <c r="D36" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E36" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F36" t="s">
-        <v>72</v>
+        <v>31</v>
       </c>
       <c r="G36" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H36" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>73</v>
+        <v>32</v>
       </c>
       <c r="C37" t="s" s="4">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="D37" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E37" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F37" t="s">
-        <v>72</v>
+        <v>31</v>
       </c>
       <c r="G37" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H37" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
           <t>4950Про дострокове складання повноважень старости Ходаківського старостинського округу Мельниченка П.В.</t>
         </is>
       </c>
       <c r="D38" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E38" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F38" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G38" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H38" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
           <t>4951Про внесення змін до рішення першої сесії VIІІ скликання другого пленарного засідання Коростенської міської ради від 01.12.2020р. №9 «Про утворення виконавчого</t>
         </is>
       </c>
       <c r="D39" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E39" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F39" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G39" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H39" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>77</v>
+        <v>36</v>
       </c>
       <c r="C40" t="s" s="4">
-        <v>78</v>
+        <v>37</v>
       </c>
       <c r="D40" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E40" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F40" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="G40" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H40" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
           <t>4953Про затвердження Стратегії розвитку Коростенської міської територіальної громади до 2030 року</t>
         </is>
       </c>
       <c r="D41" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E41" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F41" t="s">
-        <v>81</v>
+        <v>40</v>
       </c>
       <c r="G41" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H41" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>82</v>
+        <v>41</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
           <t>4954Про затвердження Плану заходів з реалізації Стратегії розвитку Коростенської міської територіальної громади на 2026-2028 роки</t>
         </is>
       </c>
       <c r="D42" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E42" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F42" t="s">
-        <v>83</v>
+        <v>42</v>
       </c>
       <c r="G42" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H42" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
           <t>4955Про затвердження переможця відкритого конкурсу з вибору керуючої компанії Індустріального парку «Коростень – Подільський»</t>
         </is>
       </c>
       <c r="D43" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E43" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F43" t="s">
-        <v>83</v>
+        <v>42</v>
       </c>
       <c r="G43" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H43" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>85</v>
+        <v>44</v>
       </c>
       <c r="C44" t="inlineStr" s="4">
         <is>
           <t>4956Про надання дозволу на безоплатну передачу малоцінних необоротних матеріальних активів та запасів з балансу управління праці та соціального захисту населення</t>
         </is>
       </c>
       <c r="D44" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E44" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F44" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G44" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H44" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
           <t>4957Про надання дозволу на безоплатну передачу малоцінних необоротних матеріальних активів та запасів з балансу управління праці та соціального захисту населення</t>
         </is>
       </c>
       <c r="D45" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E45" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F45" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="G45" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H45" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>88</v>
+        <v>47</v>
       </c>
       <c r="C46" t="s" s="4">
-        <v>89</v>
+        <v>48</v>
       </c>
       <c r="D46" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E46" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F46" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G46" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H46" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>90</v>
+        <v>49</v>
       </c>
       <c r="C47" t="inlineStr" s="4">
         <is>
           <t>4959Про внесення змін до пункту 4 рішення 25 сесії VІІІ скликання Коростенської міської ради №1414 від 07.09.2023 р. «Про надання дозволу на розробку детальних планів</t>
         </is>
       </c>
       <c r="D47" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E47" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F47" t="s">
-        <v>83</v>
+        <v>42</v>
       </c>
       <c r="G47" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H47" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
           <t>4960Про внесення змін до «Програми зі створення, розроблення містобудівної та проєктної документації територій Коростенської міської територіальної громади на 2026 -</t>
         </is>
       </c>
       <c r="D48" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E48" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F48" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G48" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H48" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="C49" t="inlineStr" s="4">
         <is>
           <t>4963Про затвердження технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) та надання земельних</t>
         </is>
       </c>
       <c r="D49" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E49" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F49" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G49" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H49" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="C50" t="inlineStr" s="4">
         <is>
           <t>4964Про передачу земельних ділянок у приватну власність громадянам у межах Коростенської міської територіальної громади</t>
         </is>
       </c>
       <c r="D50" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E50" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F50" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G50" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H50" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
           <t>4965Про затвердження технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) у межах Коростенської</t>
         </is>
       </c>
       <c r="D51" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E51" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F51" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G51" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H51" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
           <t>4966Про затвердження проєкту землеустрою щодо зміни цільового призначення земельної ділянки</t>
         </is>
       </c>
       <c r="D52" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E52" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F52" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G52" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H52" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
           <t>4967Про затвердження проєкту землеустрою щодо зміни цільового призначення земельної ділянки комунальної власності, яка перебуває на умовах оренди</t>
         </is>
       </c>
       <c r="D53" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E53" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F53" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G53" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H53" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="C54" t="inlineStr" s="4">
         <is>
           <t>4968Про затвердження технічних документацій із землеустрою щодо поділу та об’єднання земельних ділянок комунальної власності сільськогосподарського призначення,</t>
         </is>
       </c>
       <c r="D54" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E54" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F54" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G54" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H54" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="C55" t="inlineStr" s="4">
         <is>
           <t>4969Про надання дозволу управлінню земельних відносин та комунальної власності виконавчого комітету Коростенської міської ради на розроблення проєктів землеустрою</t>
         </is>
       </c>
       <c r="D55" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E55" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F55" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G55" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H55" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="C56" t="inlineStr" s="4">
         <is>
           <t>4970Про затвердження переліку земельних ділянок комунальної власності та надання дозволу для формування лотів, що виставлятимуться на земельні торги у формі</t>
         </is>
       </c>
       <c r="D56" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E56" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F56" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G56" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H56" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="C57" t="inlineStr" s="4">
         <is>
           <t>4971Про затвердження переліку земельних ділянок комунальної власності сільськогосподарського призначення та надання дозволу для формування лотів, що</t>
         </is>
       </c>
       <c r="D57" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E57" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F57" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G57" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H57" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
           <t>4972Про проведення земельних торгів у формі електронних аукціонів окремими лотами для продажу земельних ділянок комунальної власності несільськогосподарського</t>
         </is>
       </c>
       <c r="D58" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E58" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F58" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G58" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H58" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="C59" t="inlineStr" s="4">
         <is>
           <t>4973Про проведення земельних торгів у формі електронних аукціонів окремими лотами для набуття права користування (оренди) земельними ділянками комунальної</t>
         </is>
       </c>
       <c r="D59" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E59" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F59" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G59" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H59" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="C60" t="s" s="4">
-        <v>93</v>
+        <v>52</v>
       </c>
       <c r="D60" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E60" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F60" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G60" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H60" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="C61" t="inlineStr" s="4">
         <is>
           <t>4975Про виділення земельних часток (паїв) власникам (спадкоємцям) сертифікатів на право на земельну частку (пай) для ведення товарного сільськогосподарського</t>
         </is>
       </c>
       <c r="D61" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E61" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F61" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G61" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H61" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="C62" t="inlineStr" s="4">
         <is>
           <t>4976Про надання дозволу на розробку технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення</t>
         </is>
       </c>
       <c r="D62" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E62" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F62" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G62" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H62" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="C63" t="inlineStr" s="4">
         <is>
           <t>4977Про надання дозволу управлінню земельних відносин та комунальної власності виконавчого комітету Коростенської міської ради на виготовлення технічної</t>
         </is>
       </c>
       <c r="D63" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E63" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F63" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G63" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H63" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="C64" t="inlineStr" s="4">
         <is>
           <t>4978Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного</t>
         </is>
       </c>
       <c r="D64" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E64" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F64" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G64" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H64" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="C65" t="inlineStr" s="4">
         <is>
           <t>4979Про надання дозволу на розробку проєктів землеустрою щодо відведення земельних ділянок комунальної власності на умовах оренди</t>
         </is>
       </c>
       <c r="D65" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E65" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F65" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G65" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H65" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="C66" t="inlineStr" s="4">
         <is>
           <t>4980Про надання дозволу управлінню земельних відносин та комунальної власності виконавчого комітету Коростенської міської ради на розроблення проєкту землеустрою</t>
         </is>
       </c>
       <c r="D66" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E66" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F66" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G66" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H66" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="C67" t="inlineStr" s="4">
         <is>
           <t>4981Про надання дозволу управлінню земельних відносин та комунальної власності виконавчого комітету Коростенської міської ради на розробку технічних документацій</t>
         </is>
       </c>
       <c r="D67" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E67" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F67" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G67" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H67" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="C68" t="inlineStr" s="4">
         <is>
           <t>4982Про надання дозволу ТОВ «ЛИТ ВІТЕР» на розробку технічних документації із землеустрою щодо інвентаризації земельних ділянок комунальної власності, які</t>
         </is>
       </c>
       <c r="D68" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E68" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F68" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G68" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H68" t="s">
-        <v>48</v>
-[...110 lines deleted...]
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="69">
       <c r="A69"/>
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69"/>
-      <c r="I69" t="s">
-[...109 lines deleted...]
-      </c>
     </row>
     <row r="70">
       <c r="A70"/>
       <c r="B70"/>
       <c r="C70"/>
       <c r="D70"/>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70"/>
-      <c r="I70" t="s">
-[...109 lines deleted...]
-      </c>
     </row>
     <row r="71">
       <c r="A71"/>
       <c r="B71"/>
       <c r="C71"/>
       <c r="D71"/>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71"/>
-      <c r="I71" t="s">
-[...109 lines deleted...]
-      </c>
     </row>
     <row r="72">
       <c r="A72"/>
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72"/>
-      <c r="I72" t="s">
-[...109 lines deleted...]
-      </c>
     </row>
     <row r="73">
       <c r="A73"/>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73"/>
-      <c r="I73" t="s">
-[...109 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>